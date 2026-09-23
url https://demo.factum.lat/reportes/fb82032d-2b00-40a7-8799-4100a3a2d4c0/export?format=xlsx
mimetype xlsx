--- v0 (2026-07-23)
+++ v1 (2026-09-23)
@@ -471,74 +471,92 @@
     <row r="4">
       <c r="A4" t="str">
         <v>Confianza</v>
       </c>
       <c r="B4" t="str">
         <v>medium</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Resumen</v>
       </c>
       <c r="B6" t="str">
         <v>El bloque cadenas proyecta 46.203 cajas en las próximas 4 semanas y 324.326 en el horizonte anual; el bloque resto de clientes suma 47.598 cajas en 4 semanas y 358.863 en el año. Esta es una corrida sin cambios vs la previa (delta 0% en todas las cadenas), por lo que no hay movimientos materiales que atribuir a nuevas capas ni a anomalías. Las inclusiones con arranque inmediato (semana del 06-jul) aportan las mayores cajas incrementales en las 4 semanas accionables: Mix Vegetales Crema y Cebolla en Walmart (1.016 cajas) y Dip Guacamole 180 en Walmart (423 cajas, con inicio en semana 3), seguidos de Papas Nativas Oliva Cilantro en Cencosud (261 cajas); en el horizonte anual estas inclusiones suman más de 34.000 cajas adicionales consolidadas, siendo aditivas al espejo sin reducirlo.</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Limitaciones</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v/>
       </c>
+      <c r="B9" t="str">
+        <v>3 capas inactivas limitan la precisión: limpieza_promo_precio (precio por semana no derivado aún, baseline puede incluir semanas de promo no detectadas por precio), dias_reorden (sin calendario de entregas por cadena, factor=1) y valor_clp (salida solo en cajas, sin conversión a pesos).</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v/>
       </c>
+      <c r="B10" t="str">
+        <v>4 SKUs sin índice estacional y 4 sin unidades por caja reducen la confiabilidad de esos registros.</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v/>
       </c>
+      <c r="B11" t="str">
+        <v>26 de 65 IDs de sell-out no tienen PTT mapeado (~40%), lo que limita el monitor de sell-out: señales de alza_sin_promo en PTT3111, PTT3106, PTT3107, PTT3109, PTT3108 y PTT1302 no pueden cruzarse con forecast a nivel SKU/cadena con plena trazabilidad.</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v/>
       </c>
+      <c r="B12" t="str">
+        <v>Muestra escasa en 20 combinaciones cadena/SKU (entre 1 y 5 semanas de 12): los más críticos son PTT2116 y PTT2213 en Walmart (1/12 semanas), que son los dos SKUs top del bloque cadenas con 3.860 y 3.560 cajas en 4s respectivamente; el baseline de estos SKUs tiene alta incertidumbre.</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v/>
       </c>
+      <c r="B13" t="str">
+        <v>Las inclusiones son aditivas: el espejo no se reduce, por lo que si hay canibalización entre el producto nuevo y el espejo (ej. reemplazos de sufles descontinuados en Walmart/Cencosud), el total consolidado puede sobreestimar.</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v/>
+      </c>
+      <c r="B14" t="str">
+        <v>11 inclusiones no son proyectables por ausencia de baseline del espejo en la cadena correspondiente (PTT3106 en RENDIC y CENCOSUD, PTT3107 en RENDIC, PTT3208/PTT3209 en WALMART, PTT1103 en TOTTUS, PTT1102 en TOTTUS): quedan en cero en el forecast.</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>Notas de tablas</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>forecast_anual</v>
       </c>
       <c r="B17" t="str">
         <v>Los meses cubren el horizonte completo (incluyen las semanas del detalle); Total → 2026-12-31 = suma de los meses.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B17"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N191"/>